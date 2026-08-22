--- v0 (2026-04-26)
+++ v1 (2026-08-22)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="161FE5B4" w14:textId="77777777" w:rsidR="007515D2" w:rsidRPr="00AD1AEA" w:rsidRDefault="007515D2" w:rsidP="00AD1AEA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc355339110"/>
       <w:bookmarkStart w:id="1" w:name="_Toc367442002"/>
       <w:r w:rsidRPr="00AD1AEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Instructions on how to use this template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BBEEA6" w14:textId="77777777" w:rsidR="007515D2" w:rsidRPr="00152205" w:rsidRDefault="007515D2" w:rsidP="00254CF0">
       <w:pPr>
@@ -152,83 +152,83 @@
       <w:r w:rsidR="007515D2" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">In order to </w:t>
       </w:r>
       <w:r w:rsidR="003852B3">
         <w:t xml:space="preserve">assure a time-efficient workflow, </w:t>
       </w:r>
       <w:r w:rsidR="007515D2" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">formatting in this document is restricted to </w:t>
       </w:r>
       <w:r w:rsidR="003852B3">
         <w:t>pre-defined styles.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B3578">
         <w:t>Therefore</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B3578">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidR="000B3578" w:rsidRPr="000B3578">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidR="000B3578">
         <w:t xml:space="preserve">-Ribbon in Word </w:t>
       </w:r>
       <w:r w:rsidR="003852B3">
         <w:t>all icons for manual</w:t>
       </w:r>
       <w:r w:rsidR="000B3578">
         <w:t xml:space="preserve"> formatting are disabled (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58614DB0" w14:textId="77777777" w:rsidR="005C12C7" w:rsidRDefault="000B3578" w:rsidP="00254CF0">
       <w:r>
         <w:t>Please use the pre-</w:t>
       </w:r>
       <w:r w:rsidR="00181110">
         <w:t>defined</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3578">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>styles</w:t>
       </w:r>
       <w:r w:rsidR="003F0097">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (please see illustration above) which offer a variety of formatting possibilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EE2E5C" w14:textId="77777777" w:rsidR="005C12C7" w:rsidRDefault="003F0097" w:rsidP="00254CF0">
       <w:r w:rsidRPr="005C12C7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E48D24F" wp14:editId="4AB91CB5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2720975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>43216</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3398520" cy="4013835"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapSquare wrapText="bothSides"/>
@@ -291,131 +291,126 @@
       </w:r>
       <w:r w:rsidR="005C12C7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77753598" w14:textId="77777777" w:rsidR="005C12C7" w:rsidRDefault="007515D2" w:rsidP="00254CF0">
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Furthermore</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> you can also permanently display all </w:t>
       </w:r>
       <w:r w:rsidR="00181110" w:rsidRPr="007515D2">
         <w:t>recommended</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> styles by clicking in the lower right corner of the group </w:t>
       </w:r>
       <w:r w:rsidR="005C12C7">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005C12C7">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>tyles</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> in the ribbon </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3578">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidR="005C12C7">
         <w:t xml:space="preserve"> (see illustration on the right (1))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6695EE92" w14:textId="77777777" w:rsidR="005C12C7" w:rsidRDefault="005C12C7" w:rsidP="00254CF0">
       <w:r>
         <w:t xml:space="preserve">The Styles pane will appear (2). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EE35AD" w14:textId="77777777" w:rsidR="005C12C7" w:rsidRDefault="005C12C7" w:rsidP="00254CF0">
       <w:r>
         <w:t xml:space="preserve">You can display a preview for all styles by clicking </w:t>
       </w:r>
       <w:r w:rsidRPr="005C12C7">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Show preview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (3) which makes it easier to select the proper style.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8DF121" w14:textId="77777777" w:rsidR="003F0097" w:rsidRDefault="003F0097" w:rsidP="00254CF0">
       <w:r>
         <w:t>You can also see which style is selected for a word/paragraph by clicking in this paragraph/word. Then the relevant style is highlighted in the styles pane.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79688389" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="003E2F0F" w:rsidP="00590D79">
       <w:pPr>
-        <w:pStyle w:val="Titel"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="003852B3">
         <w:lastRenderedPageBreak/>
         <w:t>Article</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E1F8C" w:rsidRPr="007515D2">
         <w:t>Title [Title</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
-        <w:t xml:space="preserve">| </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>| Titel</w:t>
+      </w:r>
       <w:r w:rsidR="00024FC7">
-        <w:t>Titel</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Funotenzeichen"/>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="003E1F8C" w:rsidRPr="007515D2">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="398B050C" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="00A87C5C" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Untertitel"/>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t>Fi</w:t>
       </w:r>
       <w:r w:rsidR="003E2F0F" w:rsidRPr="007515D2">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003E2F0F" w:rsidRPr="007515D2">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E2F0F" w:rsidRPr="003852B3">
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="003E2F0F" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> Last</w:t>
       </w:r>
       <w:r w:rsidR="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -608,51 +603,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00955D02" w:rsidRPr="003852B3">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E80183" w14:textId="77777777" w:rsidR="00274F55" w:rsidRPr="000B3578" w:rsidRDefault="00274F55" w:rsidP="00254CF0">
+    <w:p w14:paraId="55E80183" w14:textId="77777777" w:rsidR="00274F55" w:rsidRDefault="00274F55" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="Abstractetc"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3578">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgement: </w:t>
       </w:r>
       <w:r w:rsidR="003852B3" w:rsidRPr="003852B3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Style: Abstract etc.] </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3578">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgement text </w:t>
       </w:r>
@@ -703,53 +698,147 @@
         </w:rPr>
         <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A67C0" w:rsidRPr="000B3578">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acknowledgement text … text </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A67C0" w:rsidRPr="000B3578">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E75FAB" w:rsidRPr="000B3578">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1EAFB03E" w14:textId="74F49A93" w:rsidR="00934688" w:rsidRPr="00934688" w:rsidRDefault="00934688" w:rsidP="00254CF0">
+      <w:pPr>
+        <w:pStyle w:val="Abstractetc"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934688">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement on the use of AI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934688">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Style: Abstract etc.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934688">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F107A2" w:rsidRPr="00F107A2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the preparation of this work, the author(s) used [NAME OF TOOL / SERVICE] </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F107A2" w:rsidRPr="00F107A2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F107A2" w:rsidRPr="00F107A2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [REASON]. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the published article.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where AI tools are used as part of the research process rather than manuscript preparation, this use should </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also be included </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mo</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A15">
+        <w:t>re</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C3A15" w:rsidRPr="001C3A15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detail in the Methods section.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="408EE744" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="00A421A8" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="00594D9B" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE5652" w:rsidRPr="007515D2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve"> [Style: Heading 1</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Überschrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
@@ -1047,65 +1136,51 @@
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nonummy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">. Mauris et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>orci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664D9797" w14:textId="77777777" w:rsidR="00172B36" w:rsidRPr="007515D2" w:rsidRDefault="003852B3" w:rsidP="00254CF0">
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E81057" w:rsidRPr="00590D79">
         <w:rPr>
@@ -1131,51 +1206,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Article_Normal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00E81057" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Lorem</w:t>
       </w:r>
       <w:r w:rsidR="00172B36" w:rsidRPr="00D36223">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="00590D79">
@@ -1473,58 +1548,59 @@
         <w:t>imperdiet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="007515D2">
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="007515D2">
         <w:t>Fusce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172B36" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> est.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BD6DE5" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="00A421A8" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref347826109"/>
       <w:bookmarkStart w:id="3" w:name="_Toc367442006"/>
       <w:r w:rsidRPr="007515D2">
+        <w:lastRenderedPageBreak/>
         <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="00132E28" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve"> [Style: Heading 2</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Überschrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t>]</w:t>
       </w:r>
     </w:p>
@@ -1716,57 +1792,56 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Proin pharetra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>nonummy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>pede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D22992" w14:textId="77777777" w:rsidR="00FA5880" w:rsidRPr="007515D2" w:rsidRDefault="00A421A8" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="berschrift3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
-        <w:lastRenderedPageBreak/>
         <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="00FA5880" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F713A2" w:rsidRPr="007515D2">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve"> [Style: Heading 3</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Überschrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t>]</w:t>
       </w:r>
@@ -1942,65 +2017,51 @@
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nonummy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">. Mauris et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>orci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Aenean</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
@@ -2038,147 +2099,139 @@
         <w:t>laoreet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>nonummy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>augue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0A74F4" w14:textId="77777777" w:rsidR="009C46A9" w:rsidRPr="00461DCD" w:rsidRDefault="00A421A8" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="berschrift4"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00461DCD">
         <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="009C46A9" w:rsidRPr="00461DCD">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve"> [Style: Heading 4</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Überschrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58357F7E" w14:textId="77777777" w:rsidR="00172B36" w:rsidRPr="00152205" w:rsidRDefault="00172B36" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="Firstparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152205">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1768F039" w14:textId="77777777" w:rsidR="00D306A6" w:rsidRPr="007515D2" w:rsidRDefault="00D306A6" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
-        <w:t xml:space="preserve">As Niklas </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (1988) has shown....</w:t>
+        <w:t>As Niklas Luhmann (1988) has shown....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD48051" w14:textId="77777777" w:rsidR="00D306A6" w:rsidRPr="007515D2" w:rsidRDefault="00D306A6" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Zitat"/>
+        <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve">[Style: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00461DCD">
         <w:t>Article_Quote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Allocative resources refer to capabilities - or, more accurately, to forms of transformative capacity - generating command over objects, goods or material phenomena. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Authorative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> resources refer to types of transformative capacity generating command over persons or actors” (Giddens, 1984, p. 33).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064B7374" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="007E79F7" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
         <w:t>One might classify non-voters into three types: the dissatisfied, the interested, and the uninterested type (see</w:t>
       </w:r>
       <w:r w:rsidR="00B379D4" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> Figure 1</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1798DC52" w14:textId="77777777" w:rsidR="00265B4B" w:rsidRPr="00461DCD" w:rsidRDefault="00265B4B" w:rsidP="0060708C">
       <w:pPr>
-        <w:pStyle w:val="Beschriftung"/>
+        <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Ref347859608"/>
       <w:r w:rsidRPr="00461DCD">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00461DCD">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00461DCD">
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00461DCD">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004B333C">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00461DCD">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00461DCD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003C4ED1" w:rsidRPr="00461DCD">
@@ -2238,50 +2291,51 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="958215" cy="1565275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E82C35E" w14:textId="77777777" w:rsidR="00D306A6" w:rsidRPr="00D1008B" w:rsidRDefault="00D306A6" w:rsidP="00254CF0">
       <w:r w:rsidRPr="00D1008B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>consectetuer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>adipiscing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve"> </w:t>
@@ -2358,59 +2412,51 @@
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>urna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D1008B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698DB9DF" w14:textId="77777777" w:rsidR="009F7B4E" w:rsidRPr="007515D2" w:rsidRDefault="00D306A6" w:rsidP="00254CF0">
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nunc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590D79">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>viverra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2464,51 +2510,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Vivamus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>tellus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D20A036" w14:textId="77777777" w:rsidR="009F7B4E" w:rsidRPr="007515D2" w:rsidRDefault="009F7B4E" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67AF2FA6" w14:textId="77777777" w:rsidR="003E2F0F" w:rsidRPr="007515D2" w:rsidRDefault="003E2F0F" w:rsidP="0060708C">
       <w:pPr>
-        <w:pStyle w:val="Beschriftung"/>
+        <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1: </w:t>
       </w:r>
       <w:r w:rsidR="003C4ED1">
         <w:t xml:space="preserve">[Style: </w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t>| Beschriftung</w:t>
       </w:r>
       <w:r w:rsidR="003C4ED1">
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t>Facebook and Twitter Enquiry Response Rates</w:t>
       </w:r>
       <w:r w:rsidR="003C4ED1">
         <w:t xml:space="preserve"> – the following table uses the table style cedem_table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2836,86 +2882,78 @@
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>urna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F32E523" w14:textId="77777777" w:rsidR="00A5587A" w:rsidRPr="007515D2" w:rsidRDefault="00A5587A" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r w:rsidR="00234BCB" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">sorted </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t>list</w:t>
       </w:r>
       <w:r w:rsidR="00234BCB" w:rsidRPr="007515D2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8D61C1" w14:textId="77777777" w:rsidR="00A5587A" w:rsidRPr="007515D2" w:rsidRDefault="00DB6AC3" w:rsidP="00917D15">
       <w:pPr>
-        <w:pStyle w:val="Listennummer"/>
+        <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t>List number level 1</w:t>
       </w:r>
       <w:r w:rsidR="00461DCD">
         <w:t xml:space="preserve"> [Style: 1) List Number</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| 1) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Listennummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00461DCD">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EC14A2" w14:textId="77777777" w:rsidR="00B15220" w:rsidRPr="007515D2" w:rsidRDefault="00461DCD" w:rsidP="00C34675">
       <w:pPr>
         <w:pStyle w:val="Indent1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Style: </w:t>
@@ -3025,71 +3063,63 @@
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>urna.Item</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2BE07DCB" w14:textId="77777777" w:rsidR="00234BCB" w:rsidRPr="007515D2" w:rsidRDefault="00DB6AC3" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Listennummer2"/>
+        <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t>List number</w:t>
       </w:r>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">level </w:t>
       </w:r>
       <w:r w:rsidR="00A5587A" w:rsidRPr="007515D2">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D90A5A">
         <w:t xml:space="preserve"> [Style: a) List Number2</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| a) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Listennummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
@@ -3214,71 +3244,63 @@
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>urna.Item</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="569399F5" w14:textId="77777777" w:rsidR="00A5587A" w:rsidRPr="007515D2" w:rsidRDefault="00DB6AC3" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Listennummer3"/>
+        <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">List number level </w:t>
       </w:r>
       <w:r w:rsidR="00A5587A" w:rsidRPr="007515D2">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00700A76" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D90A5A">
         <w:t>[Style: i) List Number3</w:t>
       </w:r>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve">| i) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024FC7">
         <w:t>Listennummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024FC7">
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00D90A5A">
@@ -3293,51 +3315,51 @@
         <w:t xml:space="preserve">[Style: </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Indent </w:t>
       </w:r>
       <w:r>
         <w:t>3]</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>Video provides a powerful way to help you prove your point. When you click Online Video, you can paste in the embed code for the video you want to add. You can also type a keyword to search online for the video that best fits your document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BC2F38" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="00A5587A" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
         <w:t>And this is a</w:t>
       </w:r>
       <w:r w:rsidR="00234BCB" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> bulleted list:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726C6543" w14:textId="77777777" w:rsidR="00B15220" w:rsidRPr="0060708C" w:rsidRDefault="00B15220" w:rsidP="00322A0D">
       <w:pPr>
-        <w:pStyle w:val="Aufzhlungszeichen"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>bullet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3513,71 +3535,63 @@
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>urna.Item</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="139AB86C" w14:textId="77777777" w:rsidR="00B15220" w:rsidRPr="0060708C" w:rsidRDefault="00D90A5A" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Aufzhlungszeichen2"/>
+        <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>bullet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3746,71 +3760,63 @@
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> libero, sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>commodo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
-        <w:t xml:space="preserve"> magna eros </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> magna eros quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B15220" w:rsidRPr="007515D2">
         <w:t>urna.Item</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="26C0B00E" w14:textId="77777777" w:rsidR="00B15220" w:rsidRPr="0060708C" w:rsidRDefault="00B15220" w:rsidP="00254CF0">
       <w:pPr>
-        <w:pStyle w:val="Aufzhlungszeichen3"/>
+        <w:pStyle w:val="ListBullet3"/>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>bullet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0060708C">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3885,237 +3891,215 @@
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009247CA" w:rsidRPr="007515D2">
         <w:t>Video provides a powerful way to help you prove your point. When you click Online Video, you can paste in the embed code for the video you want to add. You can also type a keyword to search online for the video that best fits your document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24886982" w14:textId="77777777" w:rsidR="00234BCB" w:rsidRPr="007515D2" w:rsidRDefault="00234BCB" w:rsidP="00254CF0">
       <w:r w:rsidRPr="007515D2">
         <w:t>And this is a normal text again.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204461B7" w14:textId="77777777" w:rsidR="007E79F7" w:rsidRPr="007515D2" w:rsidRDefault="007E79F7" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="ReferencesHeader"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAF483B" w14:textId="60E6BC51" w:rsidR="00D1008B" w:rsidRPr="00DB58CB" w:rsidRDefault="003C4ED1" w:rsidP="00D1008B">
       <w:pPr>
-        <w:pStyle w:val="KeinLeerraum"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Style: References] </w:t>
       </w:r>
       <w:r w:rsidR="00B66BF2" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Chadwick, A. (2006). </w:t>
       </w:r>
       <w:r w:rsidR="00B66BF2" w:rsidRPr="007515D2">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Internet Politics: States, Citizens, and New Communication Technologies.</w:t>
       </w:r>
       <w:r w:rsidR="00B66BF2" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> Oxford: Oxford University Press.</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1008B" w:rsidRPr="00D1008B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="00B66BF2" w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81057" w:rsidRPr="007515D2">
         <w:t xml:space="preserve">(Style </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E81057" w:rsidRPr="007515D2">
         <w:t>ArticleReferences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E81057" w:rsidRPr="007515D2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220182C2" w14:textId="5B218CEC" w:rsidR="00B66BF2" w:rsidRPr="007515D2" w:rsidRDefault="00B66BF2" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Heeks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">, R. (2006). </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Implementing and Managing eGovernment</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t>. London: Sage Publications.</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1008B" w:rsidRPr="00D1008B">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F021409" w14:textId="036ABE02" w:rsidR="00B66BF2" w:rsidRPr="007515D2" w:rsidRDefault="00B66BF2" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Mingers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">, J. (1996). </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Autopoietic Social Theory and Giddens' Theory of Structuration.</w:t>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>A Comparison of Maturana's Autopoietic Social Theory and Giddens' Theory of Structuration.</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> Systems Research, 13(4), 469-482.</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1008B" w:rsidRPr="00D1008B">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC762A6" w14:textId="11E073CE" w:rsidR="00B66BF2" w:rsidRPr="007515D2" w:rsidRDefault="00B66BF2" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
-        <w:t xml:space="preserve">Wolfram, D., &amp; Spink, A., &amp; Jansen, B. J., &amp; </w:t>
-[...11 lines deleted...]
-          <w:rStyle w:val="Hervorhebung"/>
+        <w:t xml:space="preserve">Wolfram, D., &amp; Spink, A., &amp; Jansen, B. J., &amp; Saracevic, T. (2001). Vox populi: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007515D2">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>The public searching of the Web.</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> Journal of the American Society for Information Science and Technology, 52(12), 1073-1074.</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1008B" w:rsidRPr="00D1008B">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65208226" w14:textId="5508D205" w:rsidR="00B66BF2" w:rsidRPr="007515D2" w:rsidRDefault="00B66BF2" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Coleman, S. (2000). Parliament in the Information Age: The Case of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007515D2">
         <w:t>Westminister</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> and Holyrood. In R. Gibson &amp; S. Ward (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:rPr>
-          <w:rStyle w:val="Hervorhebung"/>
+          <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Reinvigorating democracy? British Politics and the Internet</w:t>
       </w:r>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve"> (pp. 67-80). Farnham, Surrey: Ashgate Pub Ltd.</w:t>
       </w:r>
       <w:r w:rsidR="00D1008B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1008B" w:rsidRPr="00D1008B">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2DD1C9" w14:textId="365A2B76" w:rsidR="00B66BF2" w:rsidRPr="007515D2" w:rsidRDefault="00B66BF2" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007515D2">
         <w:t xml:space="preserve">Macintosh, A., &amp; Whyte, A. (2006). Evaluating how </w:t>
       </w:r>
@@ -4146,54 +4130,59 @@
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062D84A5" w14:textId="77777777" w:rsidR="00CA26CF" w:rsidRDefault="00CA26CF" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="AuthorsHeader"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DEFF2A" w14:textId="0F46F916" w:rsidR="00CA26CF" w:rsidRDefault="00CA26CF" w:rsidP="00CA26CF">
       <w:pPr>
         <w:pStyle w:val="AuthorText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Style: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Author_Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">] Enter each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve"> Enter each authors initials and indicate how each author was involved in the </w:t>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> initials and indicate how each author was involved in the </w:t>
       </w:r>
       <w:r w:rsidR="00887839">
         <w:t xml:space="preserve">manuscript, e.g. paper </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00887839">
         <w:t>lead</w:t>
       </w:r>
       <w:r w:rsidR="005B0D60">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00887839">
         <w:t xml:space="preserve"> significant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00887839">
         <w:t xml:space="preserve"> contributor; </w:t>
       </w:r>
       <w:r w:rsidR="005142E2">
         <w:t xml:space="preserve">methodology; </w:t>
       </w:r>
       <w:r w:rsidR="005B0D60">
         <w:t xml:space="preserve">validation; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -4245,175 +4234,170 @@
       <w:r w:rsidRPr="007515D2">
         <w:t>Firstname Lastname</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C4C0AC" w14:textId="77777777" w:rsidR="003F0097" w:rsidRPr="00D36223" w:rsidRDefault="003C4ED1" w:rsidP="00254CF0">
       <w:pPr>
         <w:pStyle w:val="AuthorText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Style: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Author_Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0083013B" w:rsidRPr="00D36223">
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0083013B" w:rsidRPr="00D36223">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
       <w:r w:rsidR="007E79F7" w:rsidRPr="00D36223">
         <w:t xml:space="preserve"> works as the chair for public sector and business informatics at </w:t>
       </w:r>
       <w:r w:rsidR="0083013B" w:rsidRPr="00D36223">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="007E79F7" w:rsidRPr="00D36223">
         <w:t xml:space="preserve"> Germany. After her Bachelor’s degree in Marketing Management from the </w:t>
       </w:r>
       <w:r w:rsidR="0083013B" w:rsidRPr="00D36223">
         <w:t xml:space="preserve">… </w:t>
       </w:r>
       <w:r w:rsidR="007E79F7" w:rsidRPr="00D36223">
         <w:t>She speaks all the respective languages and strives</w:t>
       </w:r>
       <w:r w:rsidR="0001080F" w:rsidRPr="00D36223">
         <w:t xml:space="preserve"> to achieve the same in Arabic.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F0097" w:rsidRPr="00D36223" w:rsidSect="001C15F4">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28A4E21E" w14:textId="77777777" w:rsidR="002430F5" w:rsidRDefault="002430F5" w:rsidP="003852B3">
+    <w:p w14:paraId="6940FAE3" w14:textId="77777777" w:rsidR="003476F1" w:rsidRDefault="003476F1" w:rsidP="003852B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="406C0CAB" w14:textId="77777777" w:rsidR="002430F5" w:rsidRDefault="002430F5" w:rsidP="003852B3">
+    <w:p w14:paraId="15ABCF5A" w14:textId="77777777" w:rsidR="003476F1" w:rsidRDefault="003476F1" w:rsidP="003852B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09827535" w14:textId="77777777" w:rsidR="00DB58CB" w:rsidRDefault="00DB58CB">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DB11FE7" w14:textId="77777777" w:rsidR="0098207B" w:rsidRDefault="002A53C9" w:rsidP="0098207B">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r w:rsidRPr="0064664C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0064664C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0064664C">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4433,74 +4417,74 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0098207B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0098207B" w:rsidRPr="0098207B">
       <w:tab/>
       <w:t>CC BY-NC 4.0 DEED Attribution-</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="0098207B" w:rsidRPr="0098207B">
       <w:t>NonCommercial</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="6DE38BA4" w14:textId="167F79E4" w:rsidR="0098207B" w:rsidRDefault="0098207B" w:rsidP="0098207B">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="0098207B">
       <w:t xml:space="preserve"> 4.0 International</w:t>
     </w:r>
     <w:r>
       <w:t>, YEAR</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E0B6DE" w14:textId="62C1D73A" w:rsidR="00A34651" w:rsidRPr="002A53C9" w:rsidRDefault="00A34651" w:rsidP="0098207B">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A53C9">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002A53C9">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002A53C9">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -4533,235 +4517,230 @@
     <w:r w:rsidR="0098207B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0098207B" w:rsidRPr="0098207B">
       <w:t>Attribution-</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="0098207B" w:rsidRPr="0098207B">
       <w:t>NonCommercial</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="0098207B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0098207B" w:rsidRPr="0098207B">
       <w:t>4.0 International</w:t>
     </w:r>
     <w:r w:rsidR="0098207B">
       <w:t>, YEAR</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="510AA234" w14:textId="77777777" w:rsidR="002430F5" w:rsidRDefault="002430F5" w:rsidP="00D36223">
+    <w:p w14:paraId="4BE8CBE8" w14:textId="77777777" w:rsidR="003476F1" w:rsidRDefault="003476F1" w:rsidP="00D36223">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A3BA5E2" w14:textId="77777777" w:rsidR="002430F5" w:rsidRDefault="002430F5" w:rsidP="00D36223">
+    <w:p w14:paraId="7C1321ED" w14:textId="77777777" w:rsidR="003476F1" w:rsidRDefault="003476F1" w:rsidP="00D36223">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="662FC046" w14:textId="77777777" w:rsidR="002430F5" w:rsidRDefault="002430F5" w:rsidP="00D36223">
+    <w:p w14:paraId="5913F452" w14:textId="77777777" w:rsidR="003476F1" w:rsidRDefault="003476F1" w:rsidP="00D36223">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0054A83B" w14:textId="77777777" w:rsidR="003F0097" w:rsidRPr="00590D79" w:rsidRDefault="003F0097" w:rsidP="00590D79">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F0097">
         <w:t xml:space="preserve">More information on how to use styles in Microsoft Word can be found here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="003F0097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://support.office.com/en-US/article/Style-basics-in-Word-D38D6E47-F6FC-48EB-A607-1EB120DEC563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F0097">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="4AC67F81" w14:textId="77777777" w:rsidR="00024FC7" w:rsidRPr="0060708C" w:rsidRDefault="00024FC7" w:rsidP="00024FC7">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0060708C">
         <w:tab/>
         <w:t xml:space="preserve">As some styles have different names in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Word with German language settings, these style names will be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>listet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> after the “|” sign.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="3C1647D0" w14:textId="77777777" w:rsidR="00172B36" w:rsidRPr="007C24AF" w:rsidRDefault="00172B36" w:rsidP="0054021A">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00D36223">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C24AF">
         <w:t xml:space="preserve">Text </w:t>
       </w:r>
       <w:r w:rsidRPr="00D36223">
         <w:t>build</w:t>
       </w:r>
       <w:r w:rsidRPr="007C24AF">
         <w:t xml:space="preserve"> with =lorem(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C24AF">
         <w:t>x,y</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C24AF">
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C2F1D0A" w14:textId="77777777" w:rsidR="00DB58CB" w:rsidRDefault="00DB58CB">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B59673" w14:textId="17ED89A5" w:rsidR="002A53C9" w:rsidRPr="004061E7" w:rsidRDefault="005868ED" w:rsidP="004061E7">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005868ED">
-      <w:t>JeDEM</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">JeDEM </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005868ED">
       <w:t>IssueNr</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="005868ED">
       <w:t>(</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005868ED">
       <w:t>Vol.Nr</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005868ED">
       <w:t xml:space="preserve">): pp-pp, </w:t>
     </w:r>
     <w:r>
       <w:t>YEAR</w:t>
     </w:r>
     <w:r w:rsidR="002A53C9" w:rsidRPr="004061E7">
       <w:tab/>
       <w:t>Author First Name Last Name</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6ED3535C" w14:textId="41201596" w:rsidR="00A34651" w:rsidRDefault="004061E7" w:rsidP="004061E7">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="004061E7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="04766D82" wp14:editId="4E53CFB8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5976620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>414020</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1040400" cy="1029600"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -4779,198 +4758,193 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1040400" cy="1029600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
-      <w:t>JeDEM</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">JeDEM </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="005868ED" w:rsidRPr="00DB58CB">
       <w:t>IssueNr</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="005868ED">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
       <w:t>(</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="005868ED" w:rsidRPr="00DB58CB">
       <w:t>Vol.Nr</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
       <w:t xml:space="preserve">): pp-pp, </w:t>
     </w:r>
     <w:r w:rsidR="005868ED">
       <w:t>YEAR</w:t>
     </w:r>
     <w:r w:rsidRPr="00DB58CB">
       <w:br/>
     </w:r>
     <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
       <w:t>ISSN 2075-9517</w:t>
     </w:r>
     <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
       <w:br/>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00A34651" w:rsidRPr="00DB58CB">
         <w:t>http://www.jedem.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="43B20A17" w14:textId="32D2A85C" w:rsidR="00DB58CB" w:rsidRPr="00DB58CB" w:rsidRDefault="00DB58CB" w:rsidP="00D1008B">
     <w:pPr>
-      <w:pStyle w:val="KeinLeerraum"/>
+      <w:pStyle w:val="NoSpacing"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DB58CB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Date of submission:</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="17B58F92" w14:textId="77777777" w:rsidR="00DB58CB" w:rsidRDefault="00DB58CB" w:rsidP="00DB58CB">
     <w:pPr>
-      <w:pStyle w:val="KeinLeerraum"/>
+      <w:pStyle w:val="NoSpacing"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DB58CB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Date of acceptance:</w:t>
     </w:r>
     <w:r w:rsidRPr="00DB58CB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C31F306" w14:textId="176CFDD0" w:rsidR="00B105F8" w:rsidRPr="00DB58CB" w:rsidRDefault="00DB58CB" w:rsidP="00DB58CB">
     <w:pPr>
-      <w:pStyle w:val="KeinLeerraum"/>
+      <w:pStyle w:val="NoSpacing"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:r w:rsidRPr="00D1008B">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Article DOI</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="336D1540"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA2E53FA"/>
     <w:styleLink w:val="1ai"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Listennummer"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="Listennummer2"/>
+      <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:pStyle w:val="Listennummer3"/>
+      <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1984"/>
         </w:tabs>
         <w:ind w:left="1984" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5038,85 +5012,85 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4109"/>
         </w:tabs>
         <w:ind w:left="4109" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="481C2133"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1816816E"/>
     <w:styleLink w:val="Aufzhlung"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Aufzhlungszeichen"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Aufzhlungszeichen2"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Aufzhlungszeichen3"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1984"/>
         </w:tabs>
         <w:ind w:left="1984" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
@@ -5188,99 +5162,99 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4109"/>
         </w:tabs>
         <w:ind w:left="4109" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="522178F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0ADA920A"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift2"/>
+      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift3"/>
+      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift4"/>
+      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5481,204 +5455,204 @@
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift5"/>
+      <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift6"/>
+      <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift7"/>
+      <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift8"/>
+      <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift9"/>
+      <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="601645565">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1872647335">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1362702032">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1643852873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1702391692">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1195461055">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1502086825">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="541871106">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="425"/>
           </w:tabs>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="709"/>
           </w:tabs>
           <w:ind w:left="709" w:hanging="709"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="berschrift3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:lvlText w:val="%1.%2.%3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="851" w:hanging="851"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:em w:val="none"/>
           <w14:ligatures w14:val="none"/>
           <w14:numForm w14:val="default"/>
           <w14:numSpacing w14:val="default"/>
           <w14:stylisticSets/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="berschrift4"/>
+        <w:pStyle w:val="Heading4"/>
         <w:lvlText w:val="%1.%2.%3.%4."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="992"/>
           </w:tabs>
           <w:ind w:left="992" w:hanging="992"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="425"/>
           </w:tabs>
           <w:ind w:left="425" w:hanging="425"/>
         </w:pPr>
@@ -5772,153 +5746,155 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B333C"/>
     <w:rsid w:val="00001B41"/>
     <w:rsid w:val="0001080F"/>
     <w:rsid w:val="00024FC7"/>
     <w:rsid w:val="00047F49"/>
     <w:rsid w:val="00054045"/>
     <w:rsid w:val="00080C20"/>
     <w:rsid w:val="00082B32"/>
     <w:rsid w:val="000A3C4E"/>
     <w:rsid w:val="000B3578"/>
     <w:rsid w:val="000B3B58"/>
     <w:rsid w:val="000B7506"/>
     <w:rsid w:val="000D076F"/>
     <w:rsid w:val="001064EB"/>
     <w:rsid w:val="00116595"/>
     <w:rsid w:val="00125C6F"/>
     <w:rsid w:val="00126306"/>
     <w:rsid w:val="00132E28"/>
     <w:rsid w:val="00133C7E"/>
     <w:rsid w:val="00137C85"/>
     <w:rsid w:val="001455D1"/>
     <w:rsid w:val="0015214C"/>
     <w:rsid w:val="00152205"/>
     <w:rsid w:val="00155252"/>
     <w:rsid w:val="00172B36"/>
     <w:rsid w:val="00181110"/>
     <w:rsid w:val="00187A93"/>
     <w:rsid w:val="00192A4D"/>
     <w:rsid w:val="001A30B9"/>
     <w:rsid w:val="001C15F4"/>
+    <w:rsid w:val="001C3A15"/>
     <w:rsid w:val="001E11DC"/>
     <w:rsid w:val="001E61A8"/>
     <w:rsid w:val="00202A7B"/>
     <w:rsid w:val="00223F54"/>
     <w:rsid w:val="00231DFA"/>
     <w:rsid w:val="002331B3"/>
     <w:rsid w:val="00234BCB"/>
     <w:rsid w:val="002430F5"/>
     <w:rsid w:val="00247247"/>
     <w:rsid w:val="00254CF0"/>
     <w:rsid w:val="00261D2C"/>
     <w:rsid w:val="00264CCA"/>
     <w:rsid w:val="00265B4B"/>
     <w:rsid w:val="0027159D"/>
     <w:rsid w:val="00274F55"/>
     <w:rsid w:val="00284B08"/>
     <w:rsid w:val="002900C2"/>
     <w:rsid w:val="00290FE3"/>
     <w:rsid w:val="002A1EF9"/>
     <w:rsid w:val="002A5172"/>
     <w:rsid w:val="002A53C9"/>
     <w:rsid w:val="002B1EEE"/>
     <w:rsid w:val="002B401F"/>
     <w:rsid w:val="002B475C"/>
     <w:rsid w:val="002C67A7"/>
     <w:rsid w:val="002D6EFA"/>
     <w:rsid w:val="002E2D9E"/>
     <w:rsid w:val="00302CB7"/>
     <w:rsid w:val="00304802"/>
     <w:rsid w:val="00317EA7"/>
     <w:rsid w:val="00322A0D"/>
     <w:rsid w:val="00325E9B"/>
     <w:rsid w:val="00326597"/>
     <w:rsid w:val="003309C7"/>
     <w:rsid w:val="00336119"/>
     <w:rsid w:val="00342A5C"/>
     <w:rsid w:val="00343E0A"/>
     <w:rsid w:val="00345353"/>
     <w:rsid w:val="003471FD"/>
+    <w:rsid w:val="003476F1"/>
     <w:rsid w:val="0035675D"/>
     <w:rsid w:val="00367282"/>
     <w:rsid w:val="003720C7"/>
     <w:rsid w:val="003852B3"/>
     <w:rsid w:val="00396AD0"/>
     <w:rsid w:val="003A1BF3"/>
     <w:rsid w:val="003B312F"/>
     <w:rsid w:val="003C0842"/>
     <w:rsid w:val="003C4ED1"/>
     <w:rsid w:val="003D0D06"/>
     <w:rsid w:val="003E1F8C"/>
     <w:rsid w:val="003E23EC"/>
     <w:rsid w:val="003E2F0F"/>
     <w:rsid w:val="003E6333"/>
     <w:rsid w:val="003F0097"/>
     <w:rsid w:val="003F2896"/>
     <w:rsid w:val="004025E2"/>
     <w:rsid w:val="00404544"/>
     <w:rsid w:val="00404EEE"/>
     <w:rsid w:val="004061E7"/>
     <w:rsid w:val="00443FE1"/>
     <w:rsid w:val="00461DCD"/>
     <w:rsid w:val="0046252D"/>
     <w:rsid w:val="004661DF"/>
     <w:rsid w:val="00472C1D"/>
@@ -5995,59 +5971,61 @@
     <w:rsid w:val="007C43B9"/>
     <w:rsid w:val="007C4DB4"/>
     <w:rsid w:val="007C608D"/>
     <w:rsid w:val="007C795E"/>
     <w:rsid w:val="007D351E"/>
     <w:rsid w:val="007E2165"/>
     <w:rsid w:val="007E30EA"/>
     <w:rsid w:val="007E592F"/>
     <w:rsid w:val="007E79F7"/>
     <w:rsid w:val="007F2B3A"/>
     <w:rsid w:val="007F74F5"/>
     <w:rsid w:val="00806FC0"/>
     <w:rsid w:val="00813CB0"/>
     <w:rsid w:val="0081799D"/>
     <w:rsid w:val="008179BB"/>
     <w:rsid w:val="0083013B"/>
     <w:rsid w:val="00832A9D"/>
     <w:rsid w:val="00847588"/>
     <w:rsid w:val="00853906"/>
     <w:rsid w:val="00854332"/>
     <w:rsid w:val="00864F88"/>
     <w:rsid w:val="0086531A"/>
     <w:rsid w:val="008666FD"/>
     <w:rsid w:val="00876AD1"/>
     <w:rsid w:val="00887839"/>
+    <w:rsid w:val="008A7C37"/>
     <w:rsid w:val="008D4A00"/>
     <w:rsid w:val="008D5DC9"/>
     <w:rsid w:val="008E2F28"/>
     <w:rsid w:val="008F0A71"/>
     <w:rsid w:val="008F190F"/>
     <w:rsid w:val="008F5186"/>
     <w:rsid w:val="00906EBA"/>
     <w:rsid w:val="00917D15"/>
     <w:rsid w:val="009247CA"/>
+    <w:rsid w:val="00934688"/>
     <w:rsid w:val="0095550A"/>
     <w:rsid w:val="00955D02"/>
     <w:rsid w:val="00971F33"/>
     <w:rsid w:val="0097588E"/>
     <w:rsid w:val="0098207B"/>
     <w:rsid w:val="00982BC5"/>
     <w:rsid w:val="0099612C"/>
     <w:rsid w:val="009A1F84"/>
     <w:rsid w:val="009A4B03"/>
     <w:rsid w:val="009A7B8F"/>
     <w:rsid w:val="009B2D44"/>
     <w:rsid w:val="009B3C60"/>
     <w:rsid w:val="009C46A9"/>
     <w:rsid w:val="009C60CC"/>
     <w:rsid w:val="009C6919"/>
     <w:rsid w:val="009D1A9F"/>
     <w:rsid w:val="009D441C"/>
     <w:rsid w:val="009D7D0F"/>
     <w:rsid w:val="009F32AC"/>
     <w:rsid w:val="009F5F61"/>
     <w:rsid w:val="009F7B4E"/>
     <w:rsid w:val="00A12C16"/>
     <w:rsid w:val="00A2465B"/>
     <w:rsid w:val="00A24FC7"/>
     <w:rsid w:val="00A34651"/>
@@ -6150,102 +6128,104 @@
     <w:rsid w:val="00DE4F86"/>
     <w:rsid w:val="00DE5020"/>
     <w:rsid w:val="00DE5652"/>
     <w:rsid w:val="00DF6D44"/>
     <w:rsid w:val="00E24840"/>
     <w:rsid w:val="00E250E2"/>
     <w:rsid w:val="00E3311F"/>
     <w:rsid w:val="00E36B66"/>
     <w:rsid w:val="00E41863"/>
     <w:rsid w:val="00E4416C"/>
     <w:rsid w:val="00E56F8F"/>
     <w:rsid w:val="00E67A81"/>
     <w:rsid w:val="00E70702"/>
     <w:rsid w:val="00E75FAB"/>
     <w:rsid w:val="00E77100"/>
     <w:rsid w:val="00E81057"/>
     <w:rsid w:val="00E87E95"/>
     <w:rsid w:val="00E91ABC"/>
     <w:rsid w:val="00EC0802"/>
     <w:rsid w:val="00EC55AF"/>
     <w:rsid w:val="00ED2297"/>
     <w:rsid w:val="00EE6B73"/>
     <w:rsid w:val="00EF58AB"/>
     <w:rsid w:val="00F00FC5"/>
     <w:rsid w:val="00F03218"/>
+    <w:rsid w:val="00F107A2"/>
     <w:rsid w:val="00F23018"/>
     <w:rsid w:val="00F324C0"/>
     <w:rsid w:val="00F35843"/>
     <w:rsid w:val="00F4249E"/>
     <w:rsid w:val="00F45DA6"/>
     <w:rsid w:val="00F62B1C"/>
     <w:rsid w:val="00F675B2"/>
     <w:rsid w:val="00F713A2"/>
     <w:rsid w:val="00F74FB1"/>
     <w:rsid w:val="00F91891"/>
     <w:rsid w:val="00F95FA1"/>
     <w:rsid w:val="00FA1994"/>
     <w:rsid w:val="00FA5880"/>
     <w:rsid w:val="00FB10A9"/>
     <w:rsid w:val="00FB7034"/>
+    <w:rsid w:val="00FC2EF8"/>
     <w:rsid w:val="00FC4172"/>
     <w:rsid w:val="00FC41A8"/>
     <w:rsid w:val="00FD64C5"/>
     <w:rsid w:val="00FD69E9"/>
     <w:rsid w:val="00FD77DB"/>
     <w:rsid w:val="00FF6596"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BA52A7A"/>
   <w15:docId w15:val="{BDEEB2FE-9A99-453D-B739-8C712BA5A2CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6590,499 +6570,498 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Article_Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00917D15"/>
     <w:pPr>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Firstparagraph"/>
-    <w:link w:val="berschrift1Zchn"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="480"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Firstparagraph"/>
-    <w:link w:val="berschrift2Zchn"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Firstparagraph"/>
-    <w:link w:val="berschrift3Zchn"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Firstparagraph"/>
-    <w:link w:val="berschrift4Zchn"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00C83F08"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00C83F08"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00C83F08"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00C83F08"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00C83F08"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A609A8"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Centered">
     <w:name w:val="Centered"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00192A4D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="004A1B03"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004B636F"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hervorhebung">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B15220"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorcontact">
     <w:name w:val="Author_contact"/>
-    <w:next w:val="Standard"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00192A4D"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D05C07"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstractetc">
     <w:name w:val="Abstract etc."/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00EF58AB"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C34675"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="TitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Subtitle"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00590D79"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="720" w:after="60" w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E11DC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E11DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D87C5C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004744C6"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesHeader">
     <w:name w:val="References_Header"/>
     <w:next w:val="References"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="00192A4D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
@@ -7128,658 +7107,657 @@
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorText">
     <w:name w:val="Author_Text"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="00D36223"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="002C67A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="002C67A7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="00D36223"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C34675"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C34675"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E81057"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C34675"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E81057"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E81057"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E81057"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E81057"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beschriftung">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
-    <w:aliases w:val="Caption"/>
-[...1 lines deleted...]
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="0060708C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004744C6"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004744C6"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004744C6"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Buchtitel">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00284B08"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Firstparagraph">
     <w:name w:val="Firstparagraph"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004B333C"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zitat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:aliases w:val="Article_Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="ZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00D04BFE"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="227" w:right="227" w:firstLine="709"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listennummer">
+  <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
-    <w:basedOn w:val="Listenabsatz"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listennummer2">
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listennummer3">
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="Listenabsatz"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00265B4B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00265B4B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF58AB"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00265B4B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00265B4B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
-[...3 lines deleted...]
-    <w:link w:val="Zitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:aliases w:val="Article_Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00917D15"/>
     <w:rPr>
       <w:i/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="111111">
     <w:name w:val="Outline List 2"/>
-    <w:basedOn w:val="KeineListe"/>
+    <w:basedOn w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Titel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00590D79"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Untertitel">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Authorcontact"/>
-    <w:link w:val="UntertitelZchn"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="003852B3"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="60" w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Untertitel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003852B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabelleRaster1">
+  <w:style w:type="table" w:styleId="TableGrid1">
     <w:name w:val="Table Grid 1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F4B42"/>
     <w:pPr>
       <w:ind w:firstLine="284"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rightaligned">
     <w:name w:val="Right aligned"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00642F65"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
     <w:name w:val="Indent1"/>
-    <w:basedOn w:val="Aufzhlungszeichen"/>
+    <w:basedOn w:val="ListBullet"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:ind w:left="709"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent2">
     <w:name w:val="Indent2"/>
-    <w:basedOn w:val="Aufzhlungszeichen2"/>
+    <w:basedOn w:val="ListBullet2"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent3">
     <w:name w:val="Indent3"/>
-    <w:basedOn w:val="Aufzhlungszeichen3"/>
+    <w:basedOn w:val="ListBullet3"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:ind w:left="1560"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="EinfacheTabelle11">
     <w:name w:val="Einfache Tabelle 11"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00A609A8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -7798,51 +7776,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Gitternetztabelle1hell1">
     <w:name w:val="Gitternetztabelle 1 hell1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00A609A8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7855,51 +7833,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Gitternetztabelle1hellAkzent11">
     <w:name w:val="Gitternetztabelle 1 hell  – Akzent 11"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00A609A8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7912,176 +7890,176 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="cedemtable">
     <w:name w:val="cedem_table"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA246E"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="85" w:type="dxa"/>
         <w:bottom w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:jc w:val="center"/>
     </w:trPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:wordWrap/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004061E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004061E7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="1ai">
     <w:name w:val="Outline List 1"/>
-    <w:basedOn w:val="KeineListe"/>
+    <w:basedOn w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Aufzhlung">
     <w:name w:val="Aufzählung"/>
     <w:basedOn w:val="1ai"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C34675"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D1008B"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="456918560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="755050873">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8436,84 +8414,84 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D86F036-3685-4BC0-82EC-94834EDFE3D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>JeDEM_template_2016.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7666</Characters>
+  <Pages>6</Pages>
+  <Words>1397</Words>
+  <Characters>7964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Heading 1 [Style: Heading 1]</vt:lpstr>
       <vt:lpstr>    Heading 2 [Style: Heading 2]</vt:lpstr>
       <vt:lpstr>        Heading 3 [Style: Heading 3]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8865</CharactersWithSpaces>
+  <CharactersWithSpaces>9343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>NEdelmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>